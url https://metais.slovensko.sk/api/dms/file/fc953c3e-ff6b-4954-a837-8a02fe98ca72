--- v0 (2026-01-30)
+++ v1 (2026-04-01)
@@ -1,135 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DD99DB8-B67C-4D5A-9A63-5D283CD8E79C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="6_{A5D3372A-DF48-40EF-A651-E9E268BFAE50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4CCB1618-5EB6-45B5-9536-65AEB42A5BDE}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="13900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="P-01 a I-01-P2_RIZIKAaZAVISLOST" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'P-01 a I-01-P2_RIZIKAaZAVISLOST'!$A$1:$M$31</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="71">
   <si>
     <t>Prehľad všetkých rizík projektu vrátane sledovania stavu opatrení</t>
   </si>
   <si>
     <t>Pravdepodobnosť</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>POPIS  / NÁSLEDOK</t>
   </si>
   <si>
     <t>TERMÍN</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>F</t>
@@ -702,85 +655,86 @@
 - Monitoring a komunikácia: priebežné sledovanie priebehu VO, aktívna komunikácia s ÚVO; informovanie riadiaceho výboru o problémoch pre včasné nápravné opatrenia.</t>
   </si>
   <si>
     <t>- Súlad s legislatívou od začiatku: riešenie navrhovať v intenciách platných zákonov (predpoklad, že legislatíva sa nemusí meniť).
 - Právny dohľad: úzka spolupráca s legislatívno-právnym a katastrálnym odborom ÚGKK.
 - Monitoring zmien: priebežné sledovanie legislatívnych iniciatív, aby sa prípadné nutné zmeny identifikovali čo najskôr.</t>
   </si>
   <si>
     <t>- Dôsledné riadenie projektu: priebežné sledovanie plnenia harmonogramu, definovanie kontrolných míľnikov a mechanizmov včasného varovania pri sklzoch.
 - Časová rezerva: zabudovanie primeraných rezerv na nečakané udalosti v pláne.
 - Postupná realizácia: implementácia po inkrementoch umožňujúca lepšiu kontrolu priebehu a úpravu ďalších krokov podľa potreby.
 - Pravidelný reporting: pravidelné hlásenia o stave projektu riadiacemu výboru a riadiacemu orgánu pre fondy, aby bolo možné včas riešiť predĺženie čerpania zdrojov alebo úpravu projektu.</t>
   </si>
   <si>
     <t>- Kvalitný technický návrh: dôkladná architektonická príprava a posúdenie rizikových častí už v dizajne.
 Skúsený tím: zapojenie skúsených IT architektov a infraštruktúrnych špecialistov na strane dodávateľa aj ÚGKK.
 - Prototypovanie a testy: tvorba prototypov kritických častí systému; dôraz na výkonnostné a záťažové testovanie a škálovateľnosť už počas vývoja.
 - Audit a kontrola kvality: priebežné technické audity a code reviews počas realizácie.</t>
   </si>
   <si>
     <t>- Príprava údajov vopred: vytvorenie konsolidovanej centrálnej databázy v réžii odborníkov ÚGKK a VÚGK, ktorí detailne poznajú dáta (tým sa minimalizujú nekonzistencie ešte pred nasadením IS).
 - Overenie kvality dát: dôkladná validácia a čistenie údajov počas konsolidácie.
 - Bez migrácie počas vývoja: ISKN 2.0 bude používať už pripravenú centrálnu databázu ako primárny zdroj, namiesto migrácie počas vývoja systému.</t>
   </si>
   <si>
-    <t>- Change management: včasná a priebežná komunikácia s internými používateľmi o prínosoch a zmenách, zapojenie kľúčových používateľov do vývoja (pripomienky, akceptačné testovanie).
-[...3 lines deleted...]
-  <si>
     <t>- Finančná rezerva: zahrnutie rezervy a položky nepredvídaných výdavkov do rozpočtu projektu.
 - Monitorovanie čerpania: priebežné sledovanie nákladov a porovnávanie s dosiahnutými výsledkami (hodnotenie efektivity vynaložených prostriedkov).
 - Kontrola výstupov dodávateľa: viazanie platieb na dosiahnutie stanovených míľnikov a kvalitatívnych výstupov, aby sa platilo len za reálny pokrok.
 - Včasná eskalácia: ak vzniknú dodatočné požiadavky alebo výdavky, okamžite informovať riadiaci výbor a riadiaci orgán a spoločne hľadať riešenie (úprava rozpočtu, rozsahu alebo financovanie z iných zdrojov).</t>
   </si>
   <si>
     <t>- Security by design: aplikovanie bezpečnostných štandardov pre verejnú správu už počas analýzy a vývoja; robustná architektúra chrániaca integritu a dostupnosť dát.
 - Preventívne testovanie: pravidelné bezpečnostné analýzy, penetračné testy a audity ešte pred nasadením do produkcie.
 - Oddelené rozhrania: nasadenie systému v prostredí s oddeleným perimetrom – externí používatelia pristupujú len cez bezpečnú rezortnú integračnú platformu, nie priamo k databáze ISKN 2.0.
 - Monitoring a incident response: zavedenie účinného monitoringu udalostí a incidentov; vypracovanie bezpečnostného projektu a plánu odozvy na incidenty (Incident Response Plan), vrátane pravidelného zálohovania a testovania obnovy dát pre prípad havárie.</t>
   </si>
   <si>
     <t>- Aktívna koordinácia: úzka komunikácia a plánovanie s tímami spravujúcimi externé systémy/registre, od ktorých ISKN 2.0 závisí.
 - Testy integrácií: včasné otestovanie všetkých prepojení (vytvorenie testovacích prostredí, end-to-end scenáre) pred nasadením systému.
 - Záložné postupy: pripraviť núdzové scenáre pre prípad zlyhania integrácie – napr. dočasné manuálne získavanie údajov z registra alebo dočasné obmedzenie menej kritických služieb, kým sa integrácia neobnoví.</t>
   </si>
   <si>
     <t>UGKK</t>
+  </si>
+  <si>
+    <t>- UX testovanie: Príprava UX prototypov a ich interné testovanie s vybranými pracovníkmi KOOÚ
+- Change management: včasná a priebežná komunikácia s internými používateľmi o prínosoch a zmenách, zapojenie kľúčových používateľov do vývoja (pripomienky, akceptačné testovanie).
+- Školenia: vypracovanie kvalitných používateľských príručiek a metodík; realizácia školení administrátorov aj koncových používateľov ešte pred ostrým nasadením IS.
+- Podpora po nasadení: zabezpečenie zvýšenej podpory na pracoviskách (helpdesk, floor walking, mentori) bezprostredne po spustení systému na rýchle riešenie problémov a zvýšenie dôvery používateľov.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_)\ &quot;€&quot;_ ;_ * \(#,##0.00\)\ &quot;€&quot;_ ;_ * &quot;-&quot;??_)\ &quot;€&quot;_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00\ [$€-1]_-;\-* #,##0.00\ [$€-1]_-;_-* &quot;-&quot;??\ [$€-1]_-;_-@_-"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
@@ -832,65 +786,50 @@
     <font>
       <sz val="10"/>
       <color rgb="FF0070C0"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0" tint="-0.499984740745262"/>
-      <name val="Tahoma"/>
-[...13 lines deleted...]
-      <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0" tint="-0.499984740745262"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0" tint="-0.499984740745262"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
@@ -966,419 +905,222 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Followed Hyperlink" xfId="4" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="6" builtinId="9" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="5" builtinId="8" hidden="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="45">
+  <dxfs count="24">
     <dxf>
-      <font>
-[...1 lines deleted...]
-      </font>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFFC7CE"/>
+          <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...1 lines deleted...]
-      </font>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFFEB9C"/>
+          <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...1 lines deleted...]
-      </font>
       <fill>
         <patternFill>
-          <bgColor rgb="FFC6EFCE"/>
+          <bgColor rgb="FF92D050"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C5700"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFEB9C"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF006100"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor rgb="FFC6EFCE"/>
-[...186 lines deleted...]
-          <fgColor rgb="FFC6EFCE"/>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C5700"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFEB9C"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -1498,71 +1240,50 @@
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C5700"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFEB9C"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF006100"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
-        </patternFill>
-[...19 lines deleted...]
-          <bgColor rgb="FF92D050"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFC7CE"/>
       <color rgb="FFC6EFCE"/>
       <color rgb="FFFFEB9C"/>
       <color rgb="FFF46537"/>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1809,60 +1530,56 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B2:R33"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="27.36328125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.6328125" style="2" customWidth="1"/>
     <col min="2" max="2" width="3.1796875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="45.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="28.81640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="48.1796875" style="2" customWidth="1"/>
     <col min="7" max="7" width="18.81640625" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.81640625" style="5" customWidth="1"/>
     <col min="9" max="10" width="18" style="2" customWidth="1"/>
     <col min="11" max="11" width="19.36328125" style="2" customWidth="1"/>
     <col min="12" max="12" width="27" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="3.1796875" style="2" customWidth="1"/>
     <col min="14" max="16384" width="27.36328125" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:18" s="14" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="B2" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C2" s="12"/>
       <c r="D2" s="13"/>
       <c r="F2" s="13"/>
@@ -1923,293 +1640,293 @@
         <v>33</v>
       </c>
       <c r="J5" s="25" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="24" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="2:18" ht="137.5" x14ac:dyDescent="0.25">
       <c r="B6" s="26">
         <v>1</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="F6" s="37" t="s">
+      <c r="F6" s="36" t="s">
         <v>61</v>
       </c>
       <c r="G6" s="19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H6" s="28"/>
       <c r="I6" s="29" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>7</v>
       </c>
       <c r="K6" s="30">
         <v>0</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="2:18" ht="100" x14ac:dyDescent="0.25">
       <c r="B7" s="26">
         <v>2</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="37" t="s">
+      <c r="F7" s="36" t="s">
         <v>62</v>
       </c>
       <c r="G7" s="19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H7" s="28"/>
       <c r="I7" s="29" t="s">
         <v>10</v>
       </c>
       <c r="J7" s="29" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="30"/>
       <c r="L7" s="19"/>
     </row>
     <row r="8" spans="2:18" ht="150" x14ac:dyDescent="0.25">
       <c r="B8" s="26">
         <v>3</v>
       </c>
       <c r="C8" s="18" t="s">
         <v>45</v>
       </c>
       <c r="D8" s="27" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="F8" s="37" t="s">
+      <c r="F8" s="36" t="s">
         <v>63</v>
       </c>
       <c r="G8" s="19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H8" s="28"/>
       <c r="I8" s="29" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="29" t="s">
         <v>10</v>
       </c>
       <c r="K8" s="30"/>
       <c r="L8" s="19"/>
     </row>
     <row r="9" spans="2:18" ht="125" x14ac:dyDescent="0.25">
       <c r="B9" s="26">
         <v>4</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="27" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="F9" s="37" t="s">
+      <c r="F9" s="36" t="s">
         <v>64</v>
       </c>
       <c r="G9" s="19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H9" s="28"/>
       <c r="I9" s="29" t="s">
         <v>12</v>
       </c>
       <c r="J9" s="29" t="s">
         <v>7</v>
       </c>
       <c r="K9" s="30"/>
       <c r="L9" s="19"/>
     </row>
     <row r="10" spans="2:18" ht="112.5" x14ac:dyDescent="0.25">
       <c r="B10" s="26">
         <v>5</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="27" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="F10" s="37" t="s">
+      <c r="F10" s="36" t="s">
         <v>65</v>
       </c>
       <c r="G10" s="19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H10" s="28"/>
       <c r="I10" s="29" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>7</v>
       </c>
       <c r="K10" s="30"/>
       <c r="L10" s="19"/>
     </row>
-    <row r="11" spans="2:18" ht="137.5" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:18" ht="162.5" x14ac:dyDescent="0.25">
       <c r="B11" s="26">
         <v>6</v>
       </c>
       <c r="C11" s="18" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="F11" s="37" t="s">
-        <v>66</v>
+      <c r="F11" s="36" t="s">
+        <v>70</v>
       </c>
       <c r="G11" s="19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H11" s="28"/>
       <c r="I11" s="29" t="s">
         <v>12</v>
       </c>
       <c r="J11" s="29" t="s">
         <v>10</v>
       </c>
       <c r="K11" s="30"/>
       <c r="L11" s="19"/>
     </row>
     <row r="12" spans="2:18" ht="150" x14ac:dyDescent="0.25">
       <c r="B12" s="26">
         <v>7</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="27" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="F12" s="37" t="s">
-        <v>67</v>
+      <c r="F12" s="36" t="s">
+        <v>66</v>
       </c>
       <c r="G12" s="19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H12" s="28"/>
       <c r="I12" s="29" t="s">
         <v>10</v>
       </c>
       <c r="J12" s="29" t="s">
         <v>10</v>
       </c>
       <c r="K12" s="30"/>
       <c r="L12" s="19"/>
     </row>
     <row r="13" spans="2:18" ht="200" x14ac:dyDescent="0.25">
       <c r="B13" s="26">
         <v>8</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="29" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="F13" s="37" t="s">
-        <v>68</v>
+      <c r="F13" s="36" t="s">
+        <v>67</v>
       </c>
       <c r="G13" s="19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H13" s="28"/>
       <c r="I13" s="29" t="s">
         <v>10</v>
       </c>
       <c r="J13" s="29" t="s">
         <v>7</v>
       </c>
       <c r="K13" s="30">
         <v>0</v>
       </c>
       <c r="L13" s="19"/>
     </row>
     <row r="14" spans="2:18" ht="125" x14ac:dyDescent="0.25">
       <c r="B14" s="26">
         <v>9</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="29" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="F14" s="37" t="s">
+      <c r="F14" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="G14" s="19" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H14" s="28"/>
       <c r="I14" s="29" t="s">
         <v>12</v>
       </c>
       <c r="J14" s="29" t="s">
         <v>12</v>
       </c>
       <c r="K14" s="30">
         <v>0</v>
       </c>
       <c r="L14" s="19"/>
     </row>
     <row r="15" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B15" s="26"/>
       <c r="C15" s="18"/>
       <c r="D15" s="22"/>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="19"/>
       <c r="H15" s="28"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="31"/>
       <c r="L15" s="19"/>
@@ -2225,55 +1942,55 @@
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="30"/>
       <c r="L16" s="19"/>
     </row>
     <row r="17" spans="2:8" x14ac:dyDescent="0.25">
       <c r="G17" s="3"/>
       <c r="H17" s="4"/>
     </row>
     <row r="18" spans="2:8" x14ac:dyDescent="0.25">
       <c r="G18" s="3"/>
       <c r="H18" s="4"/>
     </row>
     <row r="19" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B19" s="10"/>
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B20" s="10"/>
       <c r="C20" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="D20" s="36" t="s">
+      <c r="D20" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="E20" s="36"/>
-      <c r="F20" s="36"/>
+      <c r="E20" s="37"/>
+      <c r="F20" s="37"/>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B21" s="10"/>
       <c r="C21" s="20" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B22" s="10"/>
       <c r="C22" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D22" s="32" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="32" t="s">
@@ -2374,182 +2091,159 @@
     <row r="31" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B31" s="10"/>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
     </row>
     <row r="32" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B32" s="10"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
     </row>
     <row r="33" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D20:F20"/>
   </mergeCells>
-  <phoneticPr fontId="23" type="noConversion"/>
-[...2 lines deleted...]
-      <formula>AND($D9="C")</formula>
+  <phoneticPr fontId="21" type="noConversion"/>
+  <conditionalFormatting sqref="D6:D14">
+    <cfRule type="expression" dxfId="23" priority="10">
+      <formula>AND($D6="C")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="25" priority="26">
-      <formula>AND($D9="B")</formula>
+    <cfRule type="expression" dxfId="22" priority="11">
+      <formula>AND($D6="B")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="24" priority="27">
-      <formula>AND($D9="A")</formula>
+    <cfRule type="expression" dxfId="21" priority="12">
+      <formula>AND($D6="A")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D15:D16">
-    <cfRule type="expression" dxfId="44" priority="34">
+    <cfRule type="expression" dxfId="20" priority="34">
       <formula>AND($D15="C")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="43" priority="35">
+    <cfRule type="expression" dxfId="19" priority="35">
       <formula>AND($D15="B")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="42" priority="36">
+    <cfRule type="expression" dxfId="18" priority="36">
       <formula>AND($D15="A")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I6:I14">
-    <cfRule type="expression" dxfId="41" priority="22">
+    <cfRule type="expression" dxfId="17" priority="22">
       <formula>AND($I6="N")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="40" priority="23">
+    <cfRule type="expression" dxfId="16" priority="23">
       <formula>AND($I6="S")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="39" priority="24">
+    <cfRule type="expression" dxfId="15" priority="24">
       <formula>AND($I6="V")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I15:I16">
-    <cfRule type="expression" dxfId="38" priority="31">
+    <cfRule type="expression" dxfId="14" priority="31">
       <formula>AND($I15="N")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="37" priority="32">
+    <cfRule type="expression" dxfId="13" priority="32">
       <formula>AND($I15="S")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="36" priority="33">
+    <cfRule type="expression" dxfId="12" priority="33">
       <formula>AND($I15="V")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J6 J9:J11 J13:J14">
-    <cfRule type="expression" dxfId="35" priority="19">
+    <cfRule type="expression" dxfId="11" priority="19">
       <formula>AND($J6="N")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="34" priority="20">
+    <cfRule type="expression" dxfId="10" priority="20">
       <formula>AND($J6="V")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="33" priority="21">
+    <cfRule type="expression" dxfId="9" priority="21">
       <formula>AND($J6="F")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J15:J16">
-[...31 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="J7:J8">
-    <cfRule type="expression" dxfId="11" priority="7">
+    <cfRule type="expression" dxfId="8" priority="7">
       <formula>AND($I7="N")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="10" priority="8">
+    <cfRule type="expression" dxfId="7" priority="8">
       <formula>AND($I7="S")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="9" priority="9">
+    <cfRule type="expression" dxfId="6" priority="9">
       <formula>AND($I7="V")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J12">
-    <cfRule type="expression" dxfId="2" priority="1">
+    <cfRule type="expression" dxfId="5" priority="1">
       <formula>AND($I12="N")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="1" priority="2">
+    <cfRule type="expression" dxfId="4" priority="2">
       <formula>AND($I12="S")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="0" priority="3">
+    <cfRule type="expression" dxfId="3" priority="3">
       <formula>AND($I12="V")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J15:J16">
+    <cfRule type="expression" dxfId="2" priority="28">
+      <formula>AND($J15="N")</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="29">
+      <formula>AND($J15="V")</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="30">
+      <formula>AND($J15="F")</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
-  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A757EA113336F04487B47B858267A60B" ma:contentTypeVersion="4" ma:contentTypeDescription="Umožňuje vytvoriť nový dokument." ma:contentTypeScope="" ma:versionID="48b6f1a895cc98e470b317be151c5748">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0010fa83-1e5e-4ed3-b51d-f6630765356b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ba44abc0c4149eeb1ce19067273f8a39" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A757EA113336F04487B47B858267A60B" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1835c0498455be9b6effc89c2c44b6d2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0010fa83-1e5e-4ed3-b51d-f6630765356b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="80f388db64fdfffdb84d2fcf61ebbdd3" ns2:_="">
     <xsd:import namespace="0010fa83-1e5e-4ed3-b51d-f6630765356b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0010fa83-1e5e-4ed3-b51d-f6630765356b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -2557,52 +2251,52 @@
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -2648,74 +2342,83 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A5F7E05-F9CD-4D1E-8656-9257AB7EA19F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4224FC78-7069-4ED6-BA1F-FC35438655F0}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE0BBD26-21BA-44EA-9F18-E0CE82BE1CB4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E39ACE44-7D59-4041-A4FF-3B1E4E3F3050}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A2BAFFB-1C6D-4C6E-AAAB-FF0FB033ED80}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E3BDC11-7E7B-4F51-853D-74A12806A17D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>